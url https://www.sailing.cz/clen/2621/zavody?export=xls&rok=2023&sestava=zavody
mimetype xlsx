--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -98,51 +98,51 @@
   <si>
     <t>Dálková plavba</t>
   </si>
   <si>
     <t>2023-08-14</t>
   </si>
   <si>
     <t>Kontrolní závod I.</t>
   </si>
   <si>
     <t>2023-08-12</t>
   </si>
   <si>
     <t>Cena Duchcova</t>
   </si>
   <si>
     <t>2023-06-24</t>
   </si>
   <si>
     <t>Česká brána</t>
   </si>
   <si>
     <t>Labe - Roudnice</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-06-10</t>
   </si>
   <si>
     <t>Regata Lovosice</t>
   </si>
   <si>
     <t>Žernoseky</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2023-04-15</t>
   </si>
   <si>
     <t>Zlatá plachta Barbory</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>