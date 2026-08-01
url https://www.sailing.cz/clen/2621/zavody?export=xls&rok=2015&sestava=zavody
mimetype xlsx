--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -89,51 +89,51 @@
   <si>
     <t>Dálková plavba</t>
   </si>
   <si>
     <t>2015-08-20</t>
   </si>
   <si>
     <t>Kontrolní závod II</t>
   </si>
   <si>
     <t>2015-08-22</t>
   </si>
   <si>
     <t>Regata Petra Zouhara</t>
   </si>
   <si>
     <t>2015-09-12</t>
   </si>
   <si>
     <t>Cena Povodí Labe</t>
   </si>
   <si>
     <t>Labe-Církvice</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2015-09-19</t>
   </si>
   <si>
     <t>Švestková regata II.</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t xml:space="preserve">Evr  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>