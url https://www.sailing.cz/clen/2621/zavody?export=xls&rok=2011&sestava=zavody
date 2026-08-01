--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2011-06-04</t>
   </si>
   <si>
     <t>Jarní cena Labe</t>
   </si>
   <si>
     <t>Labe-Církvice</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2011-06-18</t>
   </si>
   <si>
     <t>Česká brána</t>
   </si>
   <si>
     <t>Labe</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2011-08-08</t>
   </si>
   <si>
     <t>Cena Duchcova+KP</t>
   </si>
   <si>
     <t>Barbora - Oldřichov</t>
   </si>
   <si>
     <t xml:space="preserve">470  </t>
   </si>
   <si>
     <t>2011-08-15</t>
   </si>
   <si>
     <t>Kontrolní závod I.</t>
   </si>
   <si>
     <t xml:space="preserve">Evr  </t>
   </si>
   <si>
     <t>2011-08-17</t>
   </si>