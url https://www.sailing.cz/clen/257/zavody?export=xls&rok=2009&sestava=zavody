--- v0 (2026-05-23)
+++ v1 (2026-07-10)
@@ -86,51 +86,51 @@
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>091406</t>
   </si>
   <si>
     <t>2009-05-30</t>
   </si>
   <si>
     <t>Sdružený krajský přebor</t>
   </si>
   <si>
     <t>094005</t>
   </si>
   <si>
     <t>2009-06-10</t>
   </si>
   <si>
     <t>Dutch Open Championship</t>
   </si>
   <si>
     <t>Texel, Holandsko</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>094250</t>
   </si>
   <si>
     <t>2009-06-13</t>
   </si>
   <si>
     <t>Ronde om Texel</t>
   </si>
   <si>
     <t>091210</t>
   </si>
   <si>
     <t>2009-06-20</t>
   </si>
   <si>
     <t>8.Memoriál Josefa Šenkýře + KP KSJ 11</t>
   </si>
   <si>
     <t>Orlík - Velký Vír</t>
   </si>
   <si>
     <t>091313</t>
   </si>