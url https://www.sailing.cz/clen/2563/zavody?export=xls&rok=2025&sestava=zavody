--- v0 (2026-06-01)
+++ v1 (2026-09-29)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2025-09-26</t>
   </si>
   <si>
     <t>Burčáková regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">IL7  </t>
   </si>
   <si>
     <t>2025-09-19</t>
   </si>
   <si>
     <t>Senior Cup</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2025-09-06</t>
   </si>
   <si>
     <t>Švestková regata</t>
   </si>
   <si>
     <t>2025-08-15</t>
   </si>
   <si>
     <t>Jachtařská liga III.</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>
   <si>
     <t>2025-06-21</t>
   </si>
   <si>
     <t>Jachtařská liga II.</t>
   </si>