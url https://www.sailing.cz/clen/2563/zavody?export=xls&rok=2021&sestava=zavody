--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -98,51 +98,51 @@
   <si>
     <t>ICZ RODOP liga III.</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>
   <si>
     <t>2021-08-07</t>
   </si>
   <si>
     <t>ICZ RODOP liga II.</t>
   </si>
   <si>
     <t>Lipno - Lipno nad Vltavou</t>
   </si>
   <si>
     <t>2021-07-17</t>
   </si>
   <si>
     <t>Sdružený krajský přebor</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2021-06-12</t>
   </si>
   <si>
     <t>ICZ RODOP liga I.</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t>2021-06-05</t>
   </si>
   <si>
     <t>FIFE CUP</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2021-05-23</t>
   </si>
   <si>
     <t>Erste premier trophy 2021</t>
   </si>