--- v0 (2026-06-12)
+++ v1 (2026-09-22)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2017-04-22</t>
   </si>
   <si>
     <t>Lucky regata 2017</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2017-05-13</t>
   </si>
   <si>
     <t>Pohár D.I.M.</t>
   </si>
   <si>
     <t>Bezdrev</t>
   </si>
   <si>
     <t>2017-06-17</t>
   </si>
   <si>
     <t>Pohár Vysočiny</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2017-06-24</t>
   </si>
   <si>
     <t>Veterán Cup</t>
   </si>