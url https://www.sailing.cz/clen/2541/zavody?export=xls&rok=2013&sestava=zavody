--- v0 (2026-06-12)
+++ v1 (2026-09-22)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2013-04-27</t>
   </si>
   <si>
     <t>Luky Regata</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2013-05-04</t>
   </si>
   <si>
     <t>Jesenický pohár</t>
   </si>
   <si>
     <t>2013-06-08</t>
   </si>
   <si>
     <t>Pohár Vysočiny</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2013-06-22</t>
   </si>
   <si>
     <t>Veterán Cup</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>