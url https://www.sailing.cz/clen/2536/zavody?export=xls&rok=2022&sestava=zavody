--- v0 (2026-06-01)
+++ v1 (2026-07-31)
@@ -65,51 +65,51 @@
   <si>
     <t>Jesenický maraton</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t xml:space="preserve">Rac  </t>
   </si>
   <si>
     <t>2022-09-09</t>
   </si>
   <si>
     <t>Senior cup</t>
   </si>
   <si>
     <t>2022-08-20</t>
   </si>
   <si>
     <t>Klubový přebor</t>
   </si>
   <si>
     <t>regent</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-08-13</t>
   </si>
   <si>
     <t>Nechranická buchta</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2022-07-16</t>
   </si>
   <si>
     <t>SKP 14 a 15</t>
   </si>
   <si>
     <t>2022-06-04</t>
   </si>
   <si>
     <t>Modrá stuha Regentu</t>
   </si>
   <si>
     <t>Regent</t>
   </si>