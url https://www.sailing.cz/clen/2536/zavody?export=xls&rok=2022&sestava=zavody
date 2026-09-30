--- v1 (2026-07-31)
+++ v2 (2026-09-30)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-09-24</t>
   </si>
   <si>
     <t>Jesenický maraton</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2022-09-09</t>
   </si>
   <si>
     <t>Senior cup</t>
   </si>
   <si>
     <t>2022-08-20</t>
   </si>
   <si>
     <t>Klubový přebor</t>
   </si>
   <si>
     <t>regent</t>
   </si>
   <si>
     <t>OT</t>
   </si>
   <si>
     <t>2022-08-13</t>
   </si>
   <si>
     <t>Nechranická buchta</t>
   </si>