--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2012-04-14</t>
   </si>
   <si>
     <t>I.Jesenický maratón</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2012-04-21</t>
   </si>
   <si>
     <t>Luky Regata</t>
   </si>
   <si>
     <t>2012-05-05</t>
   </si>
   <si>
     <t>Jesenický pohár</t>
   </si>
   <si>
     <t>2012-08-04</t>
   </si>
   <si>
     <t>Sdružený krajský přebor</t>
   </si>
   <si>
     <t>2012-09-08</t>
   </si>
   <si>
     <t>Vítr z vinohradů</t>
   </si>