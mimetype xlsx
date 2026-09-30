--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -47,63 +47,63 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-10-08</t>
   </si>
   <si>
     <t>47. Skiregata - memoriál Petra Haubolda</t>
   </si>
   <si>
     <t>Jablonec</t>
   </si>
   <si>
-    <t xml:space="preserve">WSR  </t>
+    <t>WSR</t>
   </si>
   <si>
     <t>2022-09-22</t>
   </si>
   <si>
     <t>MMČR Rac</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2022-09-09</t>
   </si>
   <si>
     <t>Senior cup</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>Vítr z vinohradů - Supercup</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2022-08-13</t>
   </si>
   <si>
     <t>Nechranická buchta</t>
   </si>