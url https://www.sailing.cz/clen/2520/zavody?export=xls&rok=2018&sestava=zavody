--- v0 (2026-06-01)
+++ v1 (2026-09-20)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2018-09-29</t>
   </si>
   <si>
     <t>Jesenický marathon Catamaran Open</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2018-08-25</t>
   </si>
   <si>
     <t>Femina regata</t>
   </si>
   <si>
     <t>Regent</t>
   </si>
   <si>
     <t>2018-08-11</t>
   </si>
   <si>
     <t>Senior Cup</t>
   </si>
   <si>
     <t>2018-07-21</t>
   </si>
   <si>
     <t>Sdružený krajský přebor</t>
   </si>
   <si>
     <t>2018-04-21</t>
   </si>