--- v0 (2026-06-06)
+++ v1 (2026-09-24)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2010-05-08</t>
   </si>
   <si>
     <t>Jesenický pohár</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2010-06-19</t>
   </si>
   <si>
     <t>Cena Kooperativy</t>
   </si>
   <si>
     <t>Bolevák</t>
   </si>
   <si>
     <t>2010-08-07</t>
   </si>
   <si>
     <t>Sdružený krajský přebor KSJ 14+15</t>
   </si>
   <si>
     <t>2010-08-14</t>
   </si>
   <si>
     <t>Senior Cup</t>
   </si>
   <si>
     <t>2010-08-21</t>
   </si>