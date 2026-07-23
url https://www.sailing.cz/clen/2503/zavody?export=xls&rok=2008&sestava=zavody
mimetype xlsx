--- v0 (2026-06-06)
+++ v1 (2026-07-23)
@@ -80,51 +80,51 @@
   <si>
     <t>2008-06-20</t>
   </si>
   <si>
     <t>Mistrovství ČR</t>
   </si>
   <si>
     <t>Orlík-Radava</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>081316</t>
   </si>
   <si>
     <t>2008-06-28</t>
   </si>
   <si>
     <t>Radavská regata</t>
   </si>
   <si>
     <t>Orlík</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>081219</t>
   </si>
   <si>
     <t>2008-08-30</t>
   </si>
   <si>
     <t>Truc Regata</t>
   </si>
   <si>
     <t>Slapy - Modrá loděnice</t>
   </si>
   <si>
     <t>081513</t>
   </si>
   <si>
     <t>2008-09-13</t>
   </si>
   <si>
     <t>Modrá stuha</t>
   </si>
   <si>
     <t>Hracholusky</t>
   </si>