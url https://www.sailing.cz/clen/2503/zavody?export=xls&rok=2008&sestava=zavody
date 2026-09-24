--- v1 (2026-07-23)
+++ v2 (2026-09-24)
@@ -50,51 +50,51 @@
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>081407</t>
   </si>
   <si>
     <t>2008-06-07</t>
   </si>
   <si>
     <t>Cena Kooperativy</t>
   </si>
   <si>
     <t>Bolevák</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>081313</t>
   </si>
   <si>
     <t>2008-06-20</t>
   </si>
   <si>
     <t>Mistrovství ČR</t>
   </si>
   <si>
     <t>Orlík-Radava</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>081316</t>
   </si>
   <si>
     <t>2008-06-28</t>
   </si>
   <si>
     <t>Radavská regata</t>
   </si>