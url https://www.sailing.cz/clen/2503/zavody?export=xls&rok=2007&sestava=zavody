--- v0 (2026-06-06)
+++ v1 (2026-07-23)
@@ -107,51 +107,51 @@
   <si>
     <t>2007-08-04</t>
   </si>
   <si>
     <t>Slapy u kapličky</t>
   </si>
   <si>
     <t>071327</t>
   </si>
   <si>
     <t>2007-08-18</t>
   </si>
   <si>
     <t>Mistrovství ČR</t>
   </si>
   <si>
     <t>071328</t>
   </si>
   <si>
     <t>2007-08-25</t>
   </si>
   <si>
     <t>Avar Cup</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>