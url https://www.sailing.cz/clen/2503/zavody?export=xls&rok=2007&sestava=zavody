--- v1 (2026-07-23)
+++ v2 (2026-09-24)
@@ -77,51 +77,51 @@
   <si>
     <t>071504</t>
   </si>
   <si>
     <t>2007-06-16</t>
   </si>
   <si>
     <t>Modrá stuha</t>
   </si>
   <si>
     <t>Hracholusky</t>
   </si>
   <si>
     <t>071410</t>
   </si>
   <si>
     <t>2007-07-21</t>
   </si>
   <si>
     <t>Letní závod</t>
   </si>
   <si>
     <t>Bolevák</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>071213</t>
   </si>
   <si>
     <t>2007-08-04</t>
   </si>
   <si>
     <t>Slapy u kapličky</t>
   </si>
   <si>
     <t>071327</t>
   </si>
   <si>
     <t>2007-08-18</t>
   </si>
   <si>
     <t>Mistrovství ČR</t>
   </si>
   <si>
     <t>071328</t>
   </si>
   <si>
     <t>2007-08-25</t>
   </si>