--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-10-22</t>
   </si>
   <si>
     <t>Optimist Race</t>
   </si>
   <si>
     <t>Bolevák</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-07-09</t>
   </si>
   <si>
     <t>O krále Šumavy</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">Fb   </t>
   </si>
   <si>
     <t>2022-07-02</t>
   </si>
   <si>
     <t>MČR - Vítr a slunce</t>
   </si>
   <si>
     <t>2022-04-02</t>
   </si>
   <si>
     <t>Bohemia regata</t>
   </si>