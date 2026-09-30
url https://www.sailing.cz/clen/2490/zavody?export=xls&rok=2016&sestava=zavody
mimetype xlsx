--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2016-04-30</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">Fb   </t>
   </si>
   <si>
     <t>2016-05-07</t>
   </si>
   <si>
     <t>Cena Ziosu</t>
   </si>
   <si>
     <t>Bolevecký rybník</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2016-05-28</t>
   </si>
   <si>
     <t>Sdružený krajský přebor</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>2016-06-04</t>
   </si>
   <si>
     <t>FIFE Cup</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2016-06-18</t>
   </si>
   <si>
     <t>Cena Lokomotivy</t>
   </si>