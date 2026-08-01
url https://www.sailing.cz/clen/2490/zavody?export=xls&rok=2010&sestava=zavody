--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -86,51 +86,51 @@
   <si>
     <t>Okresní přebor</t>
   </si>
   <si>
     <t xml:space="preserve">Evr  </t>
   </si>
   <si>
     <t>2010-06-19</t>
   </si>
   <si>
     <t>Cena Kooperativy</t>
   </si>
   <si>
     <t xml:space="preserve">Rac  </t>
   </si>
   <si>
     <t>2010-06-26</t>
   </si>
   <si>
     <t>Cena Prazdroje</t>
   </si>
   <si>
     <t>Hracholusky</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2010-07-03</t>
   </si>
   <si>
     <t>MČR - Král Šumavy</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2010-07-09</t>
   </si>
   <si>
     <t>Mistrovství ČR</t>
   </si>
   <si>
     <t>2010-07-17</t>
   </si>
   <si>
     <t>Cena Lokomotivy</t>
   </si>
   <si>
     <t xml:space="preserve">Pir  </t>
   </si>