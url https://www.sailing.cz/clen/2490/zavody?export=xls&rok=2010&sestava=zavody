--- v1 (2026-08-01)
+++ v2 (2026-09-30)
@@ -74,51 +74,51 @@
   <si>
     <t>2010-05-08</t>
   </si>
   <si>
     <t>Jarní závod I.</t>
   </si>
   <si>
     <t xml:space="preserve">RS7  </t>
   </si>
   <si>
     <t>2010-05-15</t>
   </si>
   <si>
     <t>Okresní přebor</t>
   </si>
   <si>
     <t xml:space="preserve">Evr  </t>
   </si>
   <si>
     <t>2010-06-19</t>
   </si>
   <si>
     <t>Cena Kooperativy</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2010-06-26</t>
   </si>
   <si>
     <t>Cena Prazdroje</t>
   </si>
   <si>
     <t>Hracholusky</t>
   </si>
   <si>
     <t>OT</t>
   </si>
   <si>
     <t>2010-07-03</t>
   </si>
   <si>
     <t>MČR - Král Šumavy</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2010-07-09</t>
   </si>