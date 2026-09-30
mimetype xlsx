--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -95,51 +95,51 @@
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>091406</t>
   </si>
   <si>
     <t>2009-05-30</t>
   </si>
   <si>
     <t>Sdružený krajský přebor</t>
   </si>
   <si>
     <t>091407</t>
   </si>
   <si>
     <t>2009-06-13</t>
   </si>
   <si>
     <t>Cena Kooperativy</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>091210</t>
   </si>
   <si>
     <t>2009-06-20</t>
   </si>
   <si>
     <t>8.Memoriál Josefa Šenkýře + KP KSJ 11</t>
   </si>
   <si>
     <t>Orlík - Velký Vír</t>
   </si>
   <si>
     <t>091211</t>
   </si>
   <si>
     <t>2009-06-22</t>
   </si>
   <si>
     <t>Přebor středočes. Kraje</t>
   </si>
   <si>
     <t>091212</t>
   </si>