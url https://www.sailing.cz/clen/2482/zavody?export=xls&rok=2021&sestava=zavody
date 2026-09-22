--- v0 (2026-06-06)
+++ v1 (2026-09-22)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-10-02</t>
   </si>
   <si>
     <t>Cena Primátora</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2021-06-19</t>
   </si>
   <si>
     <t>Pohár Vysočiny</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2021-06-05</t>
   </si>
   <si>
     <t>Modrá stuha Regentu</t>
   </si>
   <si>
     <t>Regent</t>
   </si>
   <si>
     <t>ORC1</t>
   </si>
 </sst>
 </file>
 