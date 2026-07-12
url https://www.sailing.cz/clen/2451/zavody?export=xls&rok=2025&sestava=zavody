--- v0 (2026-05-25)
+++ v1 (2026-07-12)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2025-10-10</t>
   </si>
   <si>
     <t>725 m. nad věcí</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">49er </t>
   </si>
   <si>
     <t>2025-08-16</t>
   </si>
   <si>
     <t>Klubové přebory</t>
   </si>
   <si>
     <t>Regent</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-08-02</t>
   </si>
   <si>
     <t>Bezdrevský kapr</t>
   </si>
   <si>
     <t>Bezdrev</t>
   </si>
   <si>
     <t xml:space="preserve">FD   </t>
   </si>
   <si>
     <t>2025-06-07</t>
   </si>
   <si>
     <t>Modrá stuha Regentu</t>
   </si>
   <si>
     <t xml:space="preserve">420  </t>
   </si>
   <si>
     <t>2025-05-30</t>
   </si>