--- v0 (2026-05-25)
+++ v1 (2026-09-10)
@@ -125,51 +125,51 @@
   <si>
     <t>bezdrev</t>
   </si>
   <si>
     <t>2023-07-05</t>
   </si>
   <si>
     <t>MČR Vítr a slunce</t>
   </si>
   <si>
     <t>2023-07-01</t>
   </si>
   <si>
     <t>Král Šumavy</t>
   </si>
   <si>
     <t>2023-06-03</t>
   </si>
   <si>
     <t>Modrá stuha Regentu</t>
   </si>
   <si>
     <t>Regent</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2023-04-01</t>
   </si>
   <si>
     <t>Velikonoční regata 2023</t>
   </si>
   <si>
     <t>Chorvatsko - Marina Hramina</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>