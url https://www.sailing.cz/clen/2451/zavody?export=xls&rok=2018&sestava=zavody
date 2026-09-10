--- v0 (2026-05-25)
+++ v1 (2026-09-10)
@@ -80,51 +80,51 @@
   <si>
     <t>lipno - cerna v poumavi</t>
   </si>
   <si>
     <t xml:space="preserve">FD   </t>
   </si>
   <si>
     <t>2018-09-21</t>
   </si>
   <si>
     <t>MMČR FD</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2018-08-25</t>
   </si>
   <si>
     <t>Femina regata</t>
   </si>
   <si>
     <t>Regent</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2018-08-04</t>
   </si>
   <si>
     <t>Bezdrevský kapr</t>
   </si>
   <si>
     <t>Bezdrev</t>
   </si>
   <si>
     <t>2018-07-05</t>
   </si>
   <si>
     <t>MMČR - Vítr a slunce</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2018-06-30</t>
   </si>
   <si>
     <t>O krále Šumavy</t>
   </si>