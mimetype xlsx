--- v0 (2026-06-20)
+++ v1 (2026-08-19)
@@ -92,51 +92,51 @@
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2018-08-10</t>
   </si>
   <si>
     <t>Jachtařská liga III.</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>
   <si>
     <t>2018-08-01</t>
   </si>
   <si>
     <t>Pražský točák XVIII.</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2018-07-28</t>
   </si>
   <si>
     <t>Modrá stuha Plumlova</t>
   </si>
   <si>
     <t>Plumlov</t>
   </si>
   <si>
     <t>2018-06-16</t>
   </si>
   <si>
     <t>Jachtařská liga II.</t>
   </si>
   <si>
     <t>brnenska prehrada</t>
   </si>
   <si>
     <t>2018-05-05</t>
   </si>
   <si>
     <t>MČR - Jachtařská liga</t>
   </si>