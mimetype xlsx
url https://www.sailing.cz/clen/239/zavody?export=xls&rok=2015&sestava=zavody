--- v0 (2026-06-20)
+++ v1 (2026-10-20)
@@ -89,51 +89,51 @@
   <si>
     <t>Šilhánkův memoriál</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2015-07-04</t>
   </si>
   <si>
     <t>2015 Europa Cup Germany</t>
   </si>
   <si>
     <t>Warnemunde</t>
   </si>
   <si>
     <t>2015-08-08</t>
   </si>
   <si>
     <t>Letní závod</t>
   </si>
   <si>
     <t>Bolevecký rybník</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2015-08-15</t>
   </si>
   <si>
     <t>Laser Grandprix</t>
   </si>
   <si>
     <t>Wolfgangsee - AUT</t>
   </si>
   <si>
     <t>2015-08-22</t>
   </si>
   <si>
     <t>Nechranická buchta</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t xml:space="preserve">T93  </t>
   </si>
   <si>
     <t>2015-08-28</t>
   </si>