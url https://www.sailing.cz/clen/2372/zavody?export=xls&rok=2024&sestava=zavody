--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2024-08-25</t>
   </si>
   <si>
     <t>Velká cena YCLS, Showman Trophy (CBT)</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-08-17</t>
   </si>
   <si>
     <t>Memoriál Dušana Vaculky (CBT)</t>
   </si>
   <si>
     <t>2024-08-04</t>
   </si>
   <si>
     <t>Kajutovky na Prýglu IV</t>
   </si>
   <si>
     <t>2024-06-15</t>
   </si>
   <si>
     <t>Retro Cup (CBT)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>