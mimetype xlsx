--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -56,51 +56,51 @@
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2020-09-19</t>
   </si>
   <si>
     <t>GP NJ 2020</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2020-09-02</t>
   </si>
   <si>
     <t>Prígl Rejs 2020 XVIII</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2020-08-29</t>
   </si>
   <si>
     <t>Retro Cup (Cabin Trophy 2020)</t>
   </si>
   <si>
     <t>2020-06-27</t>
   </si>
   <si>
     <t>SHOWMAN TROPHY (Cabin Trophy 2020)</t>
   </si>
   <si>
     <t>2020-05-23</t>
   </si>
   <si>
     <t>Májová přeháňka (Cabin Trophy 2020)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>