--- v0 (2026-05-23)
+++ v1 (2026-09-22)
@@ -65,51 +65,51 @@
   <si>
     <t>Cena Lokomotivy</t>
   </si>
   <si>
     <t>Bolevák</t>
   </si>
   <si>
     <t xml:space="preserve">Fb   </t>
   </si>
   <si>
     <t>2024-08-31</t>
   </si>
   <si>
     <t>Pohár YC Nechranice III</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2024-08-17</t>
   </si>
   <si>
     <t>Cena Primátora</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2024-07-05</t>
   </si>
   <si>
     <t>Modrá stuha Hracholusek</t>
   </si>
   <si>
     <t>Hracholusky</t>
   </si>
   <si>
     <t xml:space="preserve">Fin  </t>
   </si>
   <si>
     <t>2024-04-06</t>
   </si>
   <si>
     <t>Bohemia Sekt Regata</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>