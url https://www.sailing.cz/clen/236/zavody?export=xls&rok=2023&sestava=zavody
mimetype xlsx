--- v0 (2026-05-23)
+++ v1 (2026-07-22)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2023-10-21</t>
   </si>
   <si>
     <t>Optimist Race</t>
   </si>
   <si>
     <t>Bolevák</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-10-07</t>
   </si>
   <si>
     <t>Cena Červeného Dragouna</t>
   </si>
   <si>
     <t xml:space="preserve">Rac  </t>
   </si>
   <si>
     <t>2023-09-28</t>
   </si>
   <si>
     <t>Burčáková regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">Fb   </t>
   </si>
   <si>
     <t>2023-09-16</t>
   </si>