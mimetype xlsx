--- v1 (2026-07-22)
+++ v2 (2026-09-22)
@@ -56,51 +56,51 @@
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2023-10-21</t>
   </si>
   <si>
     <t>Optimist Race</t>
   </si>
   <si>
     <t>Bolevák</t>
   </si>
   <si>
     <t>OT</t>
   </si>
   <si>
     <t>2023-10-07</t>
   </si>
   <si>
     <t>Cena Červeného Dragouna</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2023-09-28</t>
   </si>
   <si>
     <t>Burčáková regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">Fb   </t>
   </si>
   <si>
     <t>2023-09-16</t>
   </si>
   <si>
     <t>Mistrovstí Evropy Fireball</t>
   </si>
   <si>
     <t>Portorož</t>
   </si>
   <si>
     <t>2023-09-09</t>
   </si>