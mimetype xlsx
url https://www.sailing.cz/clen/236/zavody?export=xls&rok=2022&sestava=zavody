--- v0 (2026-05-23)
+++ v1 (2026-07-22)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-10-22</t>
   </si>
   <si>
     <t>Optimist Race</t>
   </si>
   <si>
     <t>Bolevák</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-10-08</t>
   </si>
   <si>
     <t>Cena Lokomotivy</t>
   </si>
   <si>
     <t xml:space="preserve">Fb   </t>
   </si>
   <si>
     <t>2022-09-17</t>
   </si>
   <si>
     <t>Švestková regata</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>2022-08-20</t>
   </si>
   <si>
     <t>Letní závod</t>
   </si>