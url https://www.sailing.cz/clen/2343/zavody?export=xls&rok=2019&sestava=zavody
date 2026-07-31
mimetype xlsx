--- v0 (2026-06-01)
+++ v1 (2026-07-31)
@@ -68,51 +68,51 @@
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TR   </t>
   </si>
   <si>
     <t>2019-10-12</t>
   </si>
   <si>
     <t>Primátorský štít</t>
   </si>
   <si>
     <t xml:space="preserve">RsF  </t>
   </si>
   <si>
     <t>2019-07-04</t>
   </si>
   <si>
     <t>Foiling Thursday</t>
   </si>
   <si>
     <t>lipno - cerna v posumavi</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>MMČR CADET - Vítr a slunce</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">29r  </t>
   </si>
   <si>
     <t>2019-06-29</t>
   </si>
   <si>
     <t>O krále Šumavy II.</t>
   </si>
   <si>
     <t xml:space="preserve">Rs5  </t>
   </si>
   <si>
     <t>2019-06-22</t>
   </si>
   <si>
     <t>Velká cena kajutových plachetnic</t>
   </si>