--- v0 (2026-06-06)
+++ v1 (2026-09-24)
@@ -50,51 +50,51 @@
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>081407</t>
   </si>
   <si>
     <t>2008-06-07</t>
   </si>
   <si>
     <t>Cena Kooperativy</t>
   </si>
   <si>
     <t>Bolevák</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>081108</t>
   </si>
   <si>
     <t>2008-06-14</t>
   </si>
   <si>
     <t>Regata Sasanek</t>
   </si>
   <si>
     <t>Slapy - Měřín</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>081313</t>
   </si>
   <si>
     <t>2008-06-20</t>
   </si>
   <si>
     <t>Mistrovství ČR</t>
   </si>