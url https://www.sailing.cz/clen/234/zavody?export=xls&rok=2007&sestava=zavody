--- v0 (2026-06-06)
+++ v1 (2026-07-23)
@@ -119,51 +119,51 @@
   <si>
     <t>2007-08-04</t>
   </si>
   <si>
     <t>Slapy u kapličky</t>
   </si>
   <si>
     <t>071327</t>
   </si>
   <si>
     <t>2007-08-18</t>
   </si>
   <si>
     <t>Mistrovství ČR</t>
   </si>
   <si>
     <t>071328</t>
   </si>
   <si>
     <t>2007-08-25</t>
   </si>
   <si>
     <t>Avar Cup</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>071113</t>
   </si>
   <si>
     <t>2007-09-08</t>
   </si>
   <si>
     <t>Pirátský šátek</t>
   </si>
   <si>
     <t>Slapy - Měřín</t>
   </si>
   <si>
     <t>072130</t>
   </si>
   <si>
     <t>2007-09-15</t>
   </si>
   <si>
     <t>Poslední vítr Slap</t>
   </si>
   <si>
     <t>Slapy</t>
   </si>