--- v1 (2026-07-23)
+++ v2 (2026-09-24)
@@ -89,51 +89,51 @@
   <si>
     <t>074246</t>
   </si>
   <si>
     <t>2007-06-30</t>
   </si>
   <si>
     <t>ČTK 253 - Majstrovstvá oblasti</t>
   </si>
   <si>
     <t>Liptovská Mara</t>
   </si>
   <si>
     <t>071410</t>
   </si>
   <si>
     <t>2007-07-21</t>
   </si>
   <si>
     <t>Letní závod</t>
   </si>
   <si>
     <t>Bolevák</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>071213</t>
   </si>
   <si>
     <t>2007-08-04</t>
   </si>
   <si>
     <t>Slapy u kapličky</t>
   </si>
   <si>
     <t>071327</t>
   </si>
   <si>
     <t>2007-08-18</t>
   </si>
   <si>
     <t>Mistrovství ČR</t>
   </si>
   <si>
     <t>071328</t>
   </si>
   <si>
     <t>2007-08-25</t>
   </si>