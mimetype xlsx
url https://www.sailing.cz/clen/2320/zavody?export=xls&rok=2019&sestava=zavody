--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -68,51 +68,51 @@
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">RsF  </t>
   </si>
   <si>
     <t>2019-10-05</t>
   </si>
   <si>
     <t>10. Lipenský kotrmelec</t>
   </si>
   <si>
     <t>Lipno - Lipno nad Vltavou</t>
   </si>
   <si>
     <t xml:space="preserve">Rs5  </t>
   </si>
   <si>
     <t>2019-08-07</t>
   </si>
   <si>
     <t>Pražský točák 19</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2019-08-05</t>
   </si>
   <si>
     <t>MS+MČR RS500</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2019-06-29</t>
   </si>
   <si>
     <t>O krále Šumavy II.</t>
   </si>
   <si>
     <t>lipno - cerna v posumavi</t>
   </si>
   <si>
     <t>2019-06-08</t>
   </si>
   <si>
     <t>Cena Šumavy</t>
   </si>