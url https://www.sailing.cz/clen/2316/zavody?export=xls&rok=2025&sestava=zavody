--- v0 (2026-05-30)
+++ v1 (2026-09-30)
@@ -53,51 +53,51 @@
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2025-09-19</t>
   </si>
   <si>
     <t>Senior Cup</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>FOI</t>
   </si>
   <si>
     <t>Senior Cup - Windsurfer</t>
   </si>
   <si>
-    <t xml:space="preserve">WSR  </t>
+    <t>WSR</t>
   </si>
   <si>
     <t>2025-09-13</t>
   </si>
   <si>
     <t>Nechranická buchta</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2025-08-14</t>
   </si>
   <si>
     <t>MČR Formule Foil course</t>
   </si>
   <si>
     <t>Viganj (CRO)</t>
   </si>
   <si>
     <t>2025-08-09</t>
   </si>
   <si>
     <t>Slalom open a Wing Foil</t>
   </si>