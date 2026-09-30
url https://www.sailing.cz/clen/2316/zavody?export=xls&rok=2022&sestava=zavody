--- v0 (2026-05-30)
+++ v1 (2026-09-30)
@@ -59,63 +59,63 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-10-15</t>
   </si>
   <si>
     <t>Windsurf Slalom SP</t>
   </si>
   <si>
     <t>Torbole Lago di Garda</t>
   </si>
   <si>
     <t xml:space="preserve">SLA  </t>
   </si>
   <si>
     <t>2022-10-08</t>
   </si>
   <si>
     <t>47. Skiregata - memoriál Petra Haubolda</t>
   </si>
   <si>
     <t>Jablonec</t>
   </si>
   <si>
-    <t xml:space="preserve">WSR  </t>
+    <t>WSR</t>
   </si>
   <si>
     <t>2022-09-09</t>
   </si>
   <si>
     <t>Senior cup</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>Senior Cup - Windsurfer</t>
   </si>
   <si>
     <t>jesenice</t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>Vítr z vinohradů - Supercup</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2022-08-13</t>
   </si>
   <si>
     <t>Nechranická buchta</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>