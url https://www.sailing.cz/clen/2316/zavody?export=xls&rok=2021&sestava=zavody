--- v0 (2026-05-30)
+++ v1 (2026-09-30)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-10-02</t>
   </si>
   <si>
     <t>Skiregata - Memoriál Petra Haubolda</t>
   </si>
   <si>
     <t>Jablonec</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2021-09-25</t>
   </si>
   <si>
     <t>Cena YCN - MČR Fun</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t xml:space="preserve">Fun  </t>
   </si>
   <si>
     <t>2021-09-19</t>
   </si>
   <si>
     <t>Pohár Rozkoše II.</t>
   </si>
   <si>
     <t>rozkos</t>
   </si>
   <si>
     <t>2021-09-10</t>
   </si>