--- v0 (2026-05-30)
+++ v1 (2026-09-30)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-04-30</t>
   </si>
   <si>
     <t>Trofeo Paolo Neirotti - Slalom</t>
   </si>
   <si>
     <t>Lago di Garda</t>
   </si>
   <si>
     <t>SLF</t>
   </si>
   <si>
     <t>2020-10-03</t>
   </si>
   <si>
     <t>Skiregata - 45. ročník</t>
   </si>
   <si>
     <t>Jablonec</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2020-09-19</t>
   </si>
   <si>
     <t>Pohár Rozkoše</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t xml:space="preserve">Fun  </t>
   </si>
   <si>
     <t>2020-08-27</t>
   </si>
   <si>
     <t>MMČR Bic, Rac - Vítr z vinohradů</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2020-08-22</t>
   </si>