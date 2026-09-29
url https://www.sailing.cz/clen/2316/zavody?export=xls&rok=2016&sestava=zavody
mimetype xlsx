--- v0 (2026-05-30)
+++ v1 (2026-09-29)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2016-04-25</t>
   </si>
   <si>
     <t>Marco Polo CUP</t>
   </si>
   <si>
     <t>Francie - Hyeres</t>
   </si>
   <si>
     <t>SLF</t>
   </si>
   <si>
     <t>2016-05-07</t>
   </si>
   <si>
     <t>Cena Primátora</t>
   </si>
   <si>
     <t>Jablonecká přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2016-05-14</t>
   </si>
   <si>
     <t>Věstonická Venuše</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">Fun  </t>
   </si>
   <si>
     <t>2016-05-21</t>
   </si>
   <si>
     <t>Pohár Rozkoše</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t>2016-06-10</t>
   </si>