--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2023-09-23</t>
   </si>
   <si>
     <t>Jesenický maraton</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t xml:space="preserve">CaO  </t>
   </si>
   <si>
     <t>2023-09-07</t>
   </si>
   <si>
     <t>A-Class World Championships</t>
   </si>
   <si>
     <t>Toulon France</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-08-05</t>
   </si>
   <si>
     <t>Senior Cup</t>
   </si>
   <si>
     <t>2023-06-16</t>
   </si>
   <si>
     <t>Mistrovství Švýcarska - Swiss open Maccagno A-Cat</t>
   </si>
   <si>
     <t>Maccagno</t>
   </si>
   <si>
     <t>2023-04-29</t>
   </si>
   <si>
     <t>Luky Regata</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>