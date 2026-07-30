--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-09-24</t>
   </si>
   <si>
     <t>Jesenický maraton</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t xml:space="preserve">CaO  </t>
   </si>
   <si>
     <t>2022-09-12</t>
   </si>
   <si>
     <t>A class European Shampionship</t>
   </si>
   <si>
     <t>Lago si Garda</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-08-20</t>
   </si>
   <si>
     <t>Velká cena Catamaran Open</t>
   </si>
   <si>
     <t>2022-07-16</t>
   </si>
   <si>
     <t>SKP 14 a 15</t>
   </si>
   <si>
     <t>2022-06-11</t>
   </si>
   <si>
     <t>Lipnomaraton 2022</t>
   </si>
   <si>
     <t>Lipno - Lipno nad Vltavou</t>
   </si>
 </sst>
 </file>
 