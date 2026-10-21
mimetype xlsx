--- v0 (2026-06-22)
+++ v1 (2026-10-21)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2012-05-04</t>
   </si>
   <si>
     <t>Pálavská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">IL7  </t>
   </si>
   <si>
     <t>2012-05-12</t>
   </si>
   <si>
     <t>Pohár D.I.M.</t>
   </si>
   <si>
     <t>Bezdrev</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2012-06-30</t>
   </si>
   <si>
     <t>Mistrovství ČR Melges 24</t>
   </si>
   <si>
     <t>Lipno - Kovářov</t>
   </si>
   <si>
     <t xml:space="preserve">M24  </t>
   </si>
   <si>
     <t>2012-08-25</t>
   </si>
   <si>
     <t>RODOP Melges Tour 5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>