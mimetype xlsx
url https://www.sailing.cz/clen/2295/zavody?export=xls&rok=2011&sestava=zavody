--- v0 (2026-06-22)
+++ v1 (2026-10-21)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2011-05-21</t>
   </si>
   <si>
     <t>Věstonická Venuše</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2011-06-18</t>
   </si>
   <si>
     <t>RODOP Melges Tour I.</t>
   </si>
   <si>
     <t>Lipno</t>
   </si>
   <si>
     <t xml:space="preserve">M24  </t>
   </si>
   <si>
     <t>2011-08-20</t>
   </si>
   <si>
     <t>Velká cena ALT Melges 2011</t>
   </si>
   <si>
     <t>Lipno - Kovářov</t>
   </si>
   <si>
     <t>2011-08-25</t>
   </si>