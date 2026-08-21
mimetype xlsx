--- v0 (2026-06-22)
+++ v1 (2026-08-21)
@@ -65,51 +65,51 @@
   <si>
     <t>2009-05-08</t>
   </si>
   <si>
     <t>Pálavská regata - Luxplan 2009</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">IL7  </t>
   </si>
   <si>
     <t>091305</t>
   </si>
   <si>
     <t>2009-05-16</t>
   </si>
   <si>
     <t>Lipno marathon 2009</t>
   </si>
   <si>
     <t>Lipno</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>094241</t>
   </si>
   <si>
     <t>2009-05-22</t>
   </si>
   <si>
     <t>Melges Austrian Open 2009</t>
   </si>
   <si>
     <t>Attersee</t>
   </si>
   <si>
     <t xml:space="preserve">M24  </t>
   </si>
   <si>
     <t>091312</t>
   </si>
   <si>
     <t>2009-06-20</t>
   </si>
   <si>
     <t>Pohár města Hluboká n/Vlt.</t>
   </si>