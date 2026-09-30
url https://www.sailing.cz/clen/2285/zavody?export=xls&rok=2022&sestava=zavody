--- v0 (2026-05-31)
+++ v1 (2026-09-30)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-10-12</t>
   </si>
   <si>
     <t>Raceboard Masters Worlds 2022</t>
   </si>
   <si>
     <t>Campione del Garda, Italy</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2022-09-22</t>
   </si>
   <si>
     <t>MMČR Rac</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t>2022-09-09</t>
   </si>
   <si>
     <t>Senior cup</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>Vítr z vinohradů - Supercup</t>
   </si>