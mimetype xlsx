--- v0 (2026-05-31)
+++ v1 (2026-09-30)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2017-05-07</t>
   </si>
   <si>
     <t>MS masters 2017</t>
   </si>
   <si>
     <t>Gyžyce PL</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2017-06-03</t>
   </si>
   <si>
     <t>Pohár Rozkoše</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t>2017-06-17</t>
   </si>
   <si>
     <t>Pohár Vysočiny</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2017-07-22</t>
   </si>
   <si>
     <t>Sdružený krajský přebor</t>
   </si>