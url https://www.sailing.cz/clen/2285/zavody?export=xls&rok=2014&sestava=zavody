--- v0 (2026-05-31)
+++ v1 (2026-09-30)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2014-04-26</t>
   </si>
   <si>
     <t>Luky regata</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2014-05-03</t>
   </si>
   <si>
     <t>Jesenický pohár</t>
   </si>
   <si>
     <t>2014-05-10</t>
   </si>
   <si>
     <t>Pohár D.I.M.</t>
   </si>
   <si>
     <t>Bezdrev</t>
   </si>
   <si>
     <t>2014-05-17</t>
   </si>
   <si>
     <t>Věstonická Venuše WS</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>