--- v0 (2026-05-31)
+++ v1 (2026-09-30)
@@ -50,51 +50,51 @@
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>082002</t>
   </si>
   <si>
     <t>2008-05-03</t>
   </si>
   <si>
     <t>Jarní pohár WCVD</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>082109</t>
   </si>
   <si>
     <t>2008-05-16</t>
   </si>
   <si>
     <t>Věstonická Venuše</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>087007</t>
   </si>
   <si>
     <t>2008-06-07</t>
   </si>
   <si>
     <t>Pohár Rozkoše</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>