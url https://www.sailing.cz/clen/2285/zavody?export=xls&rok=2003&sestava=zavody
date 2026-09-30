--- v0 (2026-05-31)
+++ v1 (2026-09-30)
@@ -104,51 +104,51 @@
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>031620</t>
   </si>
   <si>
     <t>Nechranická buchta</t>
   </si>
   <si>
     <t>Nechranice-Lomazice</t>
   </si>
   <si>
     <t>031607</t>
   </si>
   <si>
     <t>Pohár YC Tušimice</t>
   </si>
   <si>
     <t>031605</t>
   </si>
   <si>
     <t>XII. Nechranický maratón</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>031334</t>
   </si>
   <si>
     <t>Jubilejní regata110 let jachtingu v Čech</t>
   </si>
   <si>
     <t>Lipno</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>