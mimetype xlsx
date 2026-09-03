--- v0 (2026-05-25)
+++ v1 (2026-09-03)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2015-05-02</t>
   </si>
   <si>
     <t>Luky regata 2015</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2015-05-16</t>
   </si>
   <si>
     <t>Pohár D.I.M.</t>
   </si>
   <si>
     <t>Bezdrev</t>
   </si>
   <si>
     <t>2015-05-30</t>
   </si>
   <si>
     <t>Věstonická Venuše WS</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2015-06-06</t>
   </si>
   <si>
     <t>Cena Ziosu</t>
   </si>